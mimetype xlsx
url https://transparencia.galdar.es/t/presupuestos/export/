--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -173,54 +173,54 @@
   <si>
     <t>81001,83</t>
   </si>
   <si>
     <t>320215,46</t>
   </si>
   <si>
     <t>6806935,39</t>
   </si>
   <si>
     <t>797232,97</t>
   </si>
   <si>
     <t>19962558,30</t>
   </si>
   <si>
     <t>5609692,68</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1762427709Liquidaci%C3%B3n%20Presupuesto%202024%20-%20Consolidada.pdf , https://transparencia.galdar.es/storage/uploads/1762428121Liquidaci%C3%B3n%20Presupuesto%202024.pdf , https://transparencia.galdar.es/storage/uploads/1762428182046.%20Prevision%20liquidacion%20ejercicio%202025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1762427051Plantilla%20Organica%20Personal.pdf , https://transparencia.galdar.es/storage/uploads/1762428210052.%20Anexo%20de%20inversiones.pdf , https://transparencia.galdar.es/storage/uploads/1762428210054.%20Anexo%20estado%20de%20la%20deuda.pdf , https://transparencia.galdar.es/storage/uploads/1762428211053.%20Anexo%20de%20personal.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.galdar.es/storage/uploads/17314074351.%20Anuncio%20de%20aprobaci%C3%B3n%20inicial%20del%20Presupuesto%20(BOP-06-11-2024).pdf</t>
-[...2 lines deleted...]
-    <t>https://transparencia.galdar.es/storage/uploads/1733318246Aprobaci%C3%B3n%20definitiva%20de%20los%20presupuestos%202025.pdf</t>
+    <t>https://transparencia.galdar.es/storage/uploads/17314074351.%20Anuncio%20de%20aprobaci%C3%B3n%20inicial%20del%20Presupuesto%20(BOP-06-11-2024).pdf , https://transparencia.galdar.es/storage/uploads/1781171859Anuncio_aprobacion_inicial_Presupuesto_BOP_06-11-2024.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.galdar.es/storage/uploads/1733318246Aprobaci%C3%B3n%20definitiva%20de%20los%20presupuestos%202025.pdf , https://transparencia.galdar.es/storage/uploads/1781172182Aprobacion_definitiva_presupuestos_2025.odt</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17314074382.%20Presupuesto%20de%20ingreso%20desglosado.pdf</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/173140747311.%20Presupuesto%20de%20gasto%20desglosado.pdf</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1731499510Bases%20de%20ejecucion.pdf</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17314074424.%20Informe%20economico%20financiero.pdf , https://transparencia.galdar.es/storage/uploads/17314074465.Informe%20intervencion.pdf , https://transparencia.galdar.es/storage/uploads/17314074506.%20Informe%20cumplimiento%20estabilidad%20presupuestaria.pdf , https://transparencia.galdar.es/storage/uploads/1731494507Memoria%20de%20alcaldia.pdf , https://transparencia.galdar.es/storage/uploads/1731494499Informe%20de%20secretaria.pdf</t>
   </si>
   <si>
     <t>40.548.176,08</t>
   </si>
   <si>
     <t>13.582.275,65</t>
   </si>
   <si>
     <t>15.695.037,46</t>
   </si>
   <si>
     <t>156.311,46</t>
   </si>
@@ -1040,51 +1040,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="2"/>
     <col min="2" max="2" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="668" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="206" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="268" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="304" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="264" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="990" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="312" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="113" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="782" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="723" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="366" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="17" bestFit="true" customWidth="true" style="0"/>