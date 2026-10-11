--- v0 (2026-05-27)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>legislatura</t>
   </si>
   <si>
     <t>tipo_personal</t>
   </si>
   <si>
     <t>nombre</t>
   </si>
   <si>
     <t>puesto</t>
   </si>
   <si>
     <t>funciones</t>
   </si>
   <si>
     <t>organos_colegiados</t>
   </si>
   <si>
     <t>nombramiento</t>
   </si>
   <si>
@@ -80,132 +80,150 @@
   <si>
     <t>compatibilidades_enlace</t>
   </si>
   <si>
     <t>retribucion</t>
   </si>
   <si>
     <t>cv_id</t>
   </si>
   <si>
     <t>2023-2027</t>
   </si>
   <si>
     <t>Eventual</t>
   </si>
   <si>
     <t>Jesús Leandro González Sánchez</t>
   </si>
   <si>
     <t>Personal eventual</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1691149648ACTA%20DEL%20PLENO%202023-0010%20[ACTA%20PLENO%2023_06_23].pdf</t>
   </si>
   <si>
-    <t>3.455,50€</t>
+    <t>Sueldo bruto mensual 3612,99</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17507470361737289596CV Jesús Leandro González Sánchez.odt</t>
   </si>
   <si>
     <t>María Encarnación Ruiz Alonso</t>
   </si>
   <si>
     <t xml:space="preserve">Asesora </t>
   </si>
   <si>
     <t>•	Asesoramiento a las distintas concejalías •	Asesoramiento a la Alcaldía.</t>
   </si>
   <si>
-    <t>3.282,61</t>
+    <t>Sueldo bruto mensual 3535,96</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17507465661691494866CV María Encarnacion Ruiz Alonso.odt</t>
   </si>
   <si>
     <t xml:space="preserve">Agustín Mendoza Mendoza </t>
   </si>
   <si>
     <t xml:space="preserve">Personal Eventual </t>
   </si>
   <si>
     <t>• Asesor en materia de vías, obras y talleres municipales. • Apoyo a los concejales de área en la gestión</t>
   </si>
   <si>
     <t>Vías, obras y talleres municipales</t>
   </si>
   <si>
-    <t>2.246,62</t>
+    <t>Sueldo bruto mensual 2420,00</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17507466791691571676CV DON AGUSTIN MENDOZA MENDOZA.odt</t>
   </si>
   <si>
     <t>Emilio José Mendoza Candelaria</t>
   </si>
   <si>
     <t>Jefe de Prensa</t>
   </si>
   <si>
     <t>Jefe de prensa del Ayuntamiento</t>
   </si>
   <si>
-    <t>2.972,49</t>
+    <t>Sueldo bruto mensual 3201,91</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17507467991691580273CV EMILIO JOSE MENDOZA CANDELARIA (PERSONAL EVENTUAL PRENSA).odt</t>
   </si>
   <si>
     <t>Ángel Orlando Molina Reyes</t>
   </si>
   <si>
     <t xml:space="preserve">Asesor adscrito a Alcaldía </t>
   </si>
   <si>
     <t>• Asesor adscrito a la Alcaldía. • Apoyo en labores de coordinación de la agenda del Alcalde. • Organización y coordinación del servicio de recogida de trastos municipal. • Asesoramiento de la alcaldía y de otros cargos públicos de la institución.</t>
   </si>
   <si>
-    <t>1.697,05</t>
+    <t>Sueldo bruto mensual 1828,03</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17507468701694512379ANGEL ORLANDO MOLINA REYES EVENTUAL.odt</t>
   </si>
   <si>
     <t>Antonio Suárez Díaz</t>
   </si>
   <si>
     <t xml:space="preserve">Cargo de confianza adscrito a Deportes </t>
   </si>
   <si>
     <t>•	Asesor Concejalía de Actividad Física, Deporte y Salud teniendo entre otras las siguientes competencias: •	Gestión de Instalaciones deportivas (Pabellones, canchas deportivas, Campos de Fútbol, parque de skate...) •	Gestión de la ciudad deportiva san Isidro (Piscina, Sala de Musculación, Actividades dirigidas, escuela de Ballet...) •	Gestión y colaboración de Eventos deportivos realizados en el municipio, tanto en los propios como en los organizados por los diferentes clubes, entidades y asociaciones. •	Colaboración con los clubes y entidades deportivas del municipio.</t>
   </si>
   <si>
     <t>Área de Actividad Física, Deporte y Salud</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/175074695116945128121037 ANTONIO SUAREZ DIAZ PERSONAL EVENTUAL DEPORTES (10-05-2022).odt</t>
+  </si>
+  <si>
+    <t>Julián Yanes Angulo</t>
+  </si>
+  <si>
+    <t>Personal de Confianza</t>
+  </si>
+  <si>
+    <t>Funciones de confianza y asesoramiento especial en materia de comunicación institucional y apoyo directo a la Alcaldía.</t>
+  </si>
+  <si>
+    <t>2026-05-11T00:00:00.000000Z</t>
+  </si>
+  <si>
+    <t>Sueldo bruto mensual 3200,76</t>
+  </si>
+  <si>
+    <t>https://transparencia.galdar.es/storage/uploads/1781163920curriculum_julian_yanes_angulo.odt</t>
   </si>
   <si>
     <t>2019-2023</t>
   </si>
   <si>
     <t>Personal eventual legislatura 2019-2023</t>
   </si>
   <si>
     <t>Personal de confianza</t>
   </si>
   <si>
     <t>Asesoramiento a las distintas concejalías y a la Alcaldía.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Varias</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1691495244Personal eventual LEGISLATURA 2023-2027.pdf</t>
   </si>
   <si>
     <t>Directivo de entidades participadas</t>
   </si>
@@ -567,74 +585,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z9"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="680" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="142" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="161" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
@@ -835,92 +853,121 @@
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7" t="s">
         <v>48</v>
       </c>
       <c r="I7" t="s">
         <v>21</v>
       </c>
       <c r="P7" t="s">
         <v>43</v>
       </c>
       <c r="Q7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
+        <v>955</v>
+      </c>
+      <c r="B8" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
         <v>51</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>52</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>53</v>
       </c>
-      <c r="N8" t="s">
+      <c r="P8" t="s">
         <v>54</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>58</v>
+      </c>
+      <c r="F9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>60</v>
+      </c>
+      <c r="P9" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="1">
+        <v>16</v>
+      </c>
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">