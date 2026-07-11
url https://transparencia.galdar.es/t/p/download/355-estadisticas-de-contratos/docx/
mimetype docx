--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -59,50 +59,92 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308200" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="32450" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308200" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Datos estadísticos de contratos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="32450" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308200" w:type="pct"/>
             <w:vAlign w:val="center"/>