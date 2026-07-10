--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -171,54 +171,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asimismo, también es necesario considerar la posibilidad de que la composición de los miembros de la Mesa de Contratación deba variar en su integración como consecuencia de las previsiones de los artículos 23 y 24 de la Ley 40/2015, de 1 de octubre del Régimen Jurídico de las Administraciones Públicas reguladores de la abstención y la recusación.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Convocatorias y actas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Las licitaciones tramitadas tienen exclusivamente, carácter electrónico, por lo que para acceder las licitaciones, convocatorias y actas de las mesas de contratación, se debe acceder en la </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> seleccionar </w:t>
       </w:r>
       <w:r>