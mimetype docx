--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -98,83 +98,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31/12/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337250" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingresos por concepto y subconcepto - 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="176400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="27450" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">08/10/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337250" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingresos por concepto y subconcepto - 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="176400" w:type="pct"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="27450" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27/11/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337250" w:type="pct"/>
           </w:tcPr>
           <w:p>