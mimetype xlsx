--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -59,51 +59,51 @@
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1777031779Patrocinio.ods</t>
   </si>
   <si>
     <t>Gasto efectuado en concepto de promoción</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1777032213PROMOCIÓN.ods</t>
   </si>
   <si>
     <t>Gasto efectuado en concepto de arrendamiento de bienes inmuebles.</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/177703244717413445051106.odt</t>
   </si>
   <si>
     <t>Gastos de personal</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/177746287620251008_Otros_Retribuciones y Anexo de personal.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.galdar.es/storage/uploads/177746308520251008_Otros_Retribuciones y Anexo de personal.odt</t>
+    <t>https://transparencia.galdar.es/storage/uploads/1781177297Gasto_personal_Ayuntamiento_presupuesto_total.ods</t>
   </si>
   <si>
     <t>Gasto total efectuado en concepto de ayudas y subvenciones para actividades económicas 2025</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17758070421110 Galdar.odt</t>
   </si>
   <si>
     <t>Gasto efectuado en concepto de arrendamiento de bienes inmuebles 2024</t>
   </si>
   <si>
     <t>07-03-2025</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17413445051106.odt</t>
   </si>
   <si>
     <t>Gasto total efectuado en concepto de ayudas y subvenciones para actividades económicas 2024</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/17413445621110.odt</t>
   </si>
   <si>
     <t>Campañas de publicidad institucional - 2024</t>
   </si>