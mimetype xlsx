--- v0 (2026-06-13)
+++ v1 (2026-08-06)
@@ -101,69 +101,69 @@
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1697899643NICOLAS MEDEROS DECLARACION.pdf</t>
   </si>
   <si>
     <t>Don Nicolás Pino Mederos Díaz</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1697899695ANCOR BOLAÑOS DECLARACION_Censurado.pdf</t>
   </si>
   <si>
     <t>Don Ancor Bolaños Delgado</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1697899906NURIA VEGA DECLARACION.pdf</t>
   </si>
   <si>
     <t>Doña Nuria Esther Vega Valencia</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1697899935ELEAZAR RODRIGUEZ DECLARACION.pdf</t>
   </si>
   <si>
     <t>Don Eleazar Miguel Rodríguez Díaz</t>
   </si>
   <si>
-    <t>https://transparencia.galdar.es/storage/uploads/1697899961PEDRO MENDOZA DECLARACION.pdf</t>
+    <t>https://transparencia.galdar.es/storage/uploads/17821284691697899961PEDRO_MENDOZA_DECLARACION.odt</t>
   </si>
   <si>
     <t>Don Pedro Mendoza Vega</t>
   </si>
   <si>
-    <t>https://transparencia.galdar.es/storage/uploads/1697899994ANTONIA MORENO.pdf</t>
+    <t>https://transparencia.galdar.es/storage/uploads/17821283801697899994ANTONIA_MORENO.odt</t>
   </si>
   <si>
     <t>Doña Antonia Isabel Moreno Jiménez</t>
   </si>
   <si>
-    <t>https://transparencia.galdar.es/storage/uploads/1697900023ANTONIO MARIA DECLARACION.pdf</t>
+    <t>https://transparencia.galdar.es/storage/uploads/17821282321696250984DECLARACIONES_ANTONIO_MARIA.odt</t>
   </si>
   <si>
     <t>Don Antonio María Benítez Melián</t>
   </si>
   <si>
-    <t>https://transparencia.galdar.es/storage/uploads/1697900046FRANCISCO HERNANDEZ DECLARACION_Censurado.pdf</t>
+    <t>https://transparencia.galdar.es/storage/uploads/17821278881697900046FRANCISCO_HERNANDEZ_DECLARACION_Censurado.odt</t>
   </si>
   <si>
     <t>Don Francisco Javier Hernández Rosales</t>
   </si>
   <si>
     <t xml:space="preserve">2023-2027 </t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1697900069BLAS DIAZ DECLARACION.pdf</t>
   </si>
   <si>
     <t>Don José Blas Díaz Bolaños</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1689512358DECLARACIÓN BIENES TINE.pdf</t>
   </si>
   <si>
     <t>Don Agustín Martín Ojeda</t>
   </si>
   <si>
     <t>https://transparencia.galdar.es/storage/uploads/1691334377DECLARACION INICIAL ANA TERESA.pdf</t>
   </si>
   <si>
     <t>Doña Ana Teresa Mendoza Jiménez</t>
   </si>
@@ -573,51 +573,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="127" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="134" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="48" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>